--- v0 (2026-08-11)
+++ v1 (2026-09-27)
@@ -65,1370 +65,2701 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
-    <col min="1" max="1" width="28.5" customWidth="1"/>
+    <col min="1" max="1" width="48" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="14.6" customWidth="1"/>
-    <col min="4" max="4" width="14.6" customWidth="1"/>
+    <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="59.5" customWidth="1"/>
     <col min="6" max="6" width="15.8" customWidth="1"/>
     <col min="7" max="7" width="26.2" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
-    <col min="9" max="9" width="12.4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="17" customWidth="1"/>
+    <col min="9" max="9" width="13.5" customWidth="1"/>
+    <col min="10" max="10" width="12.4" customWidth="1"/>
+    <col min="11" max="11" width="11.2" customWidth="1"/>
+    <col min="12" max="12" width="8.9" customWidth="1"/>
+    <col min="13" max="13" width="13.5" customWidth="1"/>
+    <col min="14" max="14" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="7">
         <is>
           <t>Contract No.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="7">
         <is>
-          <t>Road Name</t>
+          <t>Contract Name</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t>District</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t>EE Division</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="7">
         <is>
           <t>Contractor</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t>Progress (%)</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t>Contract Amount (LKR)</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr" s="1">
+        <is>
           <t>Mobilized</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr" s="1">
+      <c r="K1" t="inlineStr" s="1">
         <is>
           <t>Kick Off</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr" s="1">
+      <c r="L1" t="inlineStr" s="1">
         <is>
           <t>Active</t>
         </is>
       </c>
-      <c r="L1" t="inlineStr" s="1">
+      <c r="M1" t="inlineStr" s="1">
         <is>
           <t>Commenced</t>
         </is>
       </c>
-      <c r="M1" t="inlineStr" s="1">
+      <c r="N1" t="inlineStr" s="1">
         <is>
           <t>Scheduled End</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr" s="0">
+      <c r="A2" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/KDY/KAD/11</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="4">
         <is>
-          <t>Nawalapitiya - Dolosbage Road ( B -318) ( 10+500 - 19+350 ),  Dedugala Dolosbage Road ( B -588) ( 10+100 - 12+410 )</t>
+          <t>Rehabilitation / Improvement of  Nawalapitiya - Dolosbage Road ( B -318) ( 10+500 - 19+350 ),  Dedugala Dolosbage Road ( B -588) ( 10+100 - 12+410 )</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t>Kandy</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t>Kadugannawa</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="4">
         <is>
           <t>Tiasa Construction (Pvt) Ltd</t>
         </is>
       </c>
       <c r="F2" s="3">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="G2" s="2">
         <v>193404194.96</v>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t>Awarded</t>
         </is>
       </c>
       <c r="I2" t="inlineStr" s="0">
         <is>
-          <t>Yes</t>
+          <t>Emergency</t>
         </is>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="K2" t="inlineStr" s="0">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="L2" t="inlineStr" s="0">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr" s="0">
+        <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr" s="0">
+      <c r="N2" t="inlineStr" s="0">
         <is>
           <t>2026-09-23</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr" s="0">
-[...1 lines deleted...]
-          <t>RDA/DRP/CEN/KDY/KUN/20</t>
+      <c r="A3" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KAN/14</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="4">
         <is>
-          <t>Madolkelle - Kabaragala - Kandenuwara Road 5/4 and 8/1</t>
+          <t>Rehabilitation /Improvement of Katugasthota Medawala road ( B 0206)( 0 + 000 -  9+370)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="0">
         <is>
           <t>Kandy</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="0">
         <is>
-          <t>Kundasale</t>
+          <t>Kandy</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="4">
         <is>
-          <t>Samindra Construction</t>
+          <t>Alucon Industries (Pvt) Ltd</t>
         </is>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="2">
+        <v>74836014.77</v>
+      </c>
+      <c r="H3" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr" s="0">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KDY/15</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Galagedara Rambukkana ( B 122) ( 0+000 - 18+000)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr" s="4">
+        <is>
+          <t>Jayawansa Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F4" s="3">
+        <v>0.035</v>
+      </c>
+      <c r="G4" s="2">
+        <v>79071437.68</v>
+      </c>
+      <c r="H4" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr" s="0">
+        <is>
+          <t>2027-03-09</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KDY/19</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Poojapitiya Alawathugoda road ( B 377) ( 0+000 - 8+000)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr" s="4">
+        <is>
+          <t>Jayawansa Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F5" s="3">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>67935586.77</v>
+      </c>
+      <c r="H5" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr" s="0">
+        <is>
+          <t>2027-03-18</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/20</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement to Structures on Madolkelle - Kabaragala - Kandenuwara Road (B 257) (4+000 - 8+000)</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr" s="0">
+        <is>
+          <t>Kundasale</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr" s="4">
+        <is>
+          <t>Samindra Construction</t>
+        </is>
+      </c>
+      <c r="F6" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="G6" s="2">
         <v>31558227.98</v>
       </c>
-      <c r="H3" t="inlineStr" s="0">
-[...31 lines deleted...]
-      <c r="A4" t="inlineStr" s="0">
+      <c r="H6" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr" s="0">
+        <is>
+          <t>2026-11-15</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/KDY/KUN/21</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr" s="4">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr" s="0">
+      <c r="B7" t="inlineStr" s="4">
+        <is>
+          <t>Improvement of Pitiyegedara-Waththegama-Iriyagasthenna Road (0+000-5+400)</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr" s="0">
         <is>
           <t>Kandy</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr" s="0">
+      <c r="D7" t="inlineStr" s="0">
         <is>
           <t>Kundasale</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr" s="4">
-[...7 lines deleted...]
-      <c r="G4" s="2">
+      <c r="E7" t="inlineStr" s="4">
+        <is>
+          <t>Jayasinghe Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F7" s="3">
+        <v>0.115</v>
+      </c>
+      <c r="G7" s="2">
         <v>257721453.96</v>
       </c>
-      <c r="H4" t="inlineStr" s="0">
-[...19 lines deleted...]
-      <c r="L4" t="inlineStr" s="0">
+      <c r="H7" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr" s="0">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr" s="0">
+      <c r="N7" t="inlineStr" s="0">
         <is>
           <t>2026-10-28</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" t="inlineStr" s="0">
+    <row r="8">
+      <c r="A8" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/KDY/KUN/22</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr" s="4">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr" s="0">
+      <c r="B8" t="inlineStr" s="4">
+        <is>
+          <t>Improvement to Damaged Road Section on Weeragantota - Randenigala Road. (From CH 19+000 To CH 27+200)</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr" s="0">
         <is>
           <t>Kandy</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr" s="0">
+      <c r="D8" t="inlineStr" s="0">
         <is>
           <t>Kundasale</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr" s="4">
+      <c r="E8" t="inlineStr" s="4">
         <is>
           <t>SD Civil Construction (Pvt) Ltd</t>
         </is>
       </c>
-      <c r="F5" s="3">
-[...2 lines deleted...]
-      <c r="G5" s="2">
+      <c r="F8" s="3">
+        <v>0.45</v>
+      </c>
+      <c r="G8" s="2">
         <v>224968435.78</v>
       </c>
-      <c r="H5" t="inlineStr" s="0">
-[...19 lines deleted...]
-      <c r="L5" t="inlineStr" s="0">
+      <c r="H8" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr" s="0">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr" s="0">
+      <c r="N8" t="inlineStr" s="0">
         <is>
           <t>2026-09-23</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" t="inlineStr" s="0">
+    <row r="9">
+      <c r="A9" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/24R</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Flood damage on Katugastota - Madawala - Bamberella Road (B205) (0-000 - 7+200 and 13+000 - 13+045)</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr" s="0">
+        <is>
+          <t>Kundasale</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr" s="4">
+        <is>
+          <t>Nimsara Constructions &amp; Holdings (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F9" s="3">
+        <v>0.004</v>
+      </c>
+      <c r="G9" s="2">
+        <v>79507501.11</v>
+      </c>
+      <c r="H9" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr" s="0">
+        <is>
+          <t>2027-03-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/KDY/KUN/25</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr" s="4">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr" s="0">
+      <c r="B10" t="inlineStr" s="4">
+        <is>
+          <t>Construction of Gabion Retaining Wall on Katugastota Madawala Bamberella Road(LHS 9+600 - 9+655), (15+450 - 15+500), (10+235 - 10+300) and Wattegama Matale road (0+400 - 0+435)</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr" s="0">
         <is>
           <t>Kandy</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr" s="0">
+      <c r="D10" t="inlineStr" s="0">
         <is>
           <t>Kundasale</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr" s="4">
+      <c r="E10" t="inlineStr" s="4">
         <is>
           <t>S N O Builders (Pvt) Ltd</t>
         </is>
       </c>
-      <c r="F6" s="3">
+      <c r="F10" s="3">
+        <v>0.36</v>
+      </c>
+      <c r="G10" s="2">
+        <v>157909825.01</v>
+      </c>
+      <c r="H10" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr" s="0">
+        <is>
+          <t>2026-11-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/27</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr" s="4">
+        <is>
+          <t>Improvement to Structures on Kandy - Jaffna Road 6+500 - 9+910</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr" s="0">
+        <is>
+          <t>Kundasale</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr" s="4">
+        <is>
+          <t>Gihan Enterpriese</t>
+        </is>
+      </c>
+      <c r="F11" s="3">
+        <v>0.47</v>
+      </c>
+      <c r="G11" s="2">
+        <v>113434139.4</v>
+      </c>
+      <c r="H11" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-27</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/29</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr" s="4">
+        <is>
+          <t>Improvement to Structures on Kandy - Mahiyanganaya - Padiyaththalawa Road (24+000-71+500) and Moragahamula victoria damtop</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr" s="0">
+        <is>
+          <t>Kundasale</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr" s="4">
+        <is>
+          <t>S N O Builders (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F12" s="3">
+        <v>0.39</v>
+      </c>
+      <c r="G12" s="2">
+        <v>91559621.04</v>
+      </c>
+      <c r="H12" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr" s="0">
+        <is>
+          <t>2027-01-03</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/31R</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Matale - Udupihilla Road (AB026) (0+000 - 6+000)</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr" s="4">
+        <is>
+          <t>Alucon Industries (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F13" s="3">
+        <v>0</v>
+      </c>
+      <c r="G13" s="2">
+        <v>63704849.78</v>
+      </c>
+      <c r="H13" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr" s="0">
+        <is>
+          <t>2026-11-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/32</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Kandy Jaffna (A-009)(17+710 - 46+450), Thalgodapitiya - Yatawatta - Dombawela (B-409) (15+030 - 26+800), Palapathwela - Galewela Road B-346)(0+000 - 8+100) Roads</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr" s="4">
+        <is>
+          <t>Lahiru Construction and Consultants (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F14" s="3">
+        <v>0.64</v>
+      </c>
+      <c r="G14" s="2">
+        <v>292279354.08</v>
+      </c>
+      <c r="H14" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/33</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Wattegama Matale Road (5+280 - 13+160) and Ukuwela Railway station (0+000 - 0+190)</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr" s="4">
+        <is>
+          <t>Jayasinghe Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F15" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="G15" s="2">
+        <v>165006430.79</v>
+      </c>
+      <c r="H15" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/35</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Rattota Gammaduwa Road (7+100 - 11+260)</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr" s="4">
+        <is>
+          <t>Kanwel Constructions &amp; Civil Engineering (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F16" s="3">
+        <v>0.59</v>
+      </c>
+      <c r="G16" s="2">
+        <v>266607902.15</v>
+      </c>
+      <c r="H16" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/38</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Kalalpitiya Ukuwela Elkaduwa Road (B 180) (0+000 - 13+470)</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr" s="4">
+        <is>
+          <t>Ediriweera Construction</t>
+        </is>
+      </c>
+      <c r="F17" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="G17" s="2">
+        <v>281166339.8</v>
+      </c>
+      <c r="H17" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr" s="0">
+        <is>
+          <t>2027-01-27</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/41</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Matale Illukkumbura Laggala Road (B 274) (4+000 - 18+000)</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr" s="4">
+        <is>
+          <t>Vikum Construction</t>
+        </is>
+      </c>
+      <c r="F18" s="3">
+        <v>0.06</v>
+      </c>
+      <c r="G18" s="2">
+        <v>276683432.37</v>
+      </c>
+      <c r="H18" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr" s="0">
+        <is>
+          <t>2027-03-02</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/NAL/48R</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation/Improvement  of surfacing (ASphalt) hard shoulder,Shoulder, drain construction  at Beligamuwa - Hebarawa- Wilgamuwa Road (B-577) (6+260 -11+950)</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr" s="0">
+        <is>
+          <t>Nalanda</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr" s="4">
+        <is>
+          <t>S A P Engineering (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F19" s="3">
+        <v>0</v>
+      </c>
+      <c r="G19" s="2">
+        <v>50471466.08</v>
+      </c>
+      <c r="H19" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/NAL/49</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation /Improvement of   Drains,Hard shoulder &amp; Cash barrier at Naula- Elahera- Pallegama- Hettipola Road (B-312) (8+200-61+240)</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr" s="0">
+        <is>
+          <t>Nalanda</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr" s="4">
+        <is>
+          <t>Platinum Holdings Lanka (Private) Limited</t>
+        </is>
+      </c>
+      <c r="F20" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="G20" s="2">
+        <v>44706119.13</v>
+      </c>
+      <c r="H20" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr" s="0">
+        <is>
+          <t>2026-11-18</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/NAL/51</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation /Improvement of Retaining wall , drains and shoulder construction Bowathenna Access Road (B-064) (0+000-2+410)</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr" s="0">
+        <is>
+          <t>Matale</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr" s="0">
+        <is>
+          <t>Nalanda</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr" s="4">
+        <is>
+          <t>Platinum Holdings Lanka (Private) Limited</t>
+        </is>
+      </c>
+      <c r="F21" s="3">
+        <v>0.68</v>
+      </c>
+      <c r="G21" s="2">
+        <v>17458592.78</v>
+      </c>
+      <c r="H21" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/HAN/57</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of  Keerthibandarapura Naranthalawa Road
+ ( B -511 ) ( 0+000 - 4+100 )</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr" s="0">
+        <is>
+          <t>Hanguranketha</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr" s="4">
+        <is>
+          <t>Samindra Construction</t>
+        </is>
+      </c>
+      <c r="F22" s="3">
         <v>0.1</v>
       </c>
-      <c r="G6" s="2">
-[...44 lines deleted...]
-      <c r="C7" t="inlineStr" s="0">
+      <c r="G22" s="2">
+        <v>47755538.96</v>
+      </c>
+      <c r="H22" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-28</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/60R</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Peradeniya Badulla Chenkaladi Road (A005) (40+750 - 42+850)</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr" s="4">
+        <is>
+          <t>KSJ Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F23" s="3">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2">
+        <v>336313078.73</v>
+      </c>
+      <c r="H23" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/66</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of  Nuwara Eliya Town Road (0+000 - 1+695 )  (0+000 - 0+240 )</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr" s="4">
+        <is>
+          <t>KSJ Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F24" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="G24" s="2">
+        <v>161841095.7</v>
+      </c>
+      <c r="H24" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/67</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of  Harangala - Kalapitiya - Kumbaloluwa Road (10+480 km - 17+140 km)</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr" s="4">
+        <is>
+          <t>KSJ Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F25" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="G25" s="2">
+        <v>239417811.34</v>
+      </c>
+      <c r="H25" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/68</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of  Thawalanthenna Thalawakelle Road (0+000 - 8+000) &amp; (10+000 - 33+200)</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr" s="4">
+        <is>
+          <t>Green Scene Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F26" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="G26" s="2">
+        <v>213999600.01</v>
+      </c>
+      <c r="H26" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/69</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of  Ulapane Pussallawa  Road (6+440 - 15+950)</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr" s="4">
+        <is>
+          <t>Southern group civil construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F27" s="3">
+        <v>0.47</v>
+      </c>
+      <c r="G27" s="2">
+        <v>266045892.19</v>
+      </c>
+      <c r="H27" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr" s="0">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr" s="0">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/86</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation / Improvement of Approch road to R'way station (Watagoda/ Thalawakele)  Road</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr" s="4">
+        <is>
+          <t>Pragathi Civil Construction</t>
+        </is>
+      </c>
+      <c r="F28" s="3">
+        <v>0.08</v>
+      </c>
+      <c r="G28" s="2">
+        <v>33765626.86</v>
+      </c>
+      <c r="H28" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUR/97</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation/Improvement of Nawalapitiya Ginigathena Road (B-319)(7+200-12+200)</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr" s="0">
+        <is>
+          <t>Norwood</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr" s="4">
+        <is>
+          <t>Jayawansa Construction (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F29" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="G29" s="2">
+        <v>93758217.76</v>
+      </c>
+      <c r="H29" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUR/98</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation/Improvement Harangala Kalapitiya Road (B-148) (0+000-10+700), Approach Road to Hrangala Dam Crest Road (B-491) (0+000-3+820), Nawalapitiya Harangala Road (B-306) (0+000-10+700)</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr" s="0">
+        <is>
+          <t>Norwood</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr" s="4">
+        <is>
+          <t>Pragathi Civil Construction</t>
+        </is>
+      </c>
+      <c r="F30" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="G30" s="2">
+        <v>188617394.68</v>
+      </c>
+      <c r="H30" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr" s="0">
+        <is>
+          <t>2026-12-16</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUR/101</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr" s="4">
+        <is>
+          <t>Rehabilitation/Improvement of Hatton Maskeliya Delhouse  Road (B-149) (0+000-31+970)</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr" s="0">
+        <is>
+          <t>Norwood</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr" s="4">
+        <is>
+          <t>Sooriya Builders</t>
+        </is>
+      </c>
+      <c r="F31" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="G31" s="2">
+        <v>86746198.17</v>
+      </c>
+      <c r="H31" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr" s="0">
+        <is>
+          <t>Emergency</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr" s="0">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr" s="0">
+        <is>
+          <t>2026-11-11</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/CP/NE/NRW/02</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr" s="4">
+        <is>
+          <t>REHABILITATION/ IMPROVEMENT OF APPROCH ROAD TO LAXAPANA POWER HOUSE ROAD CH 6+100 - 12+000</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr" s="0">
+        <is>
+          <t>Norwood</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr" s="4">
+        <is>
+          <t>U.K.S Lanka Engineering (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F32" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="G32" s="2">
+        <v>374859845.1</v>
+      </c>
+      <c r="H32" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr" s="0">
+        <is>
+          <t>DC</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr" s="0">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr" s="0">
+        <is>
+          <t>2027-07-29</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/CP/NE/NE/04</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr" s="4">
+        <is>
+          <t>REHABILITAION/ IMPROVEMENTS OF LADY MACALUMS DRIVE ROAD (2+850 - 5+600KM)</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr" s="4">
+        <is>
+          <t>KDA Weerasinghe &amp; Co (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F33" s="3">
+        <v>0</v>
+      </c>
+      <c r="G33" s="2">
+        <v>47725380</v>
+      </c>
+      <c r="H33" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr" s="0">
+        <is>
+          <t>DC</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/CP/KDY/GAMPOLA-09</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr" s="4">
+        <is>
+          <t>MITIGATION OF FAILURES ALONG RDA ROADS DUE TO CYCLONE DITWAH GAMPOLA NAWALAPITIYA ROAD (AB013) CHAINAGE 10+350 KM</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr" s="0">
         <is>
           <t>Kandy</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr" s="0">
+      <c r="D34" t="inlineStr" s="0">
+        <is>
+          <t>Gampola</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr" s="4">
+        <is>
+          <t>Sanguine Engineering (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F34" s="3">
+        <v>0.023</v>
+      </c>
+      <c r="G34" s="2">
+        <v>386699553.58</v>
+      </c>
+      <c r="H34" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr" s="0">
+        <is>
+          <t>DC - Slope</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr" s="0">
+        <is>
+          <t>2027-06-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/CP/NE/NRW/03</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr" s="4">
+        <is>
+          <t>REHABILITATION/ IMPROVEMENT TO ROZELLA RAILWAY STATION ROAD (0+000 - 3+300) KM AND WATAWALA RAILWAY STATION ROAD (0+000 - 1+850) KM</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr" s="0">
+        <is>
+          <t>NuwaraEliya</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr" s="0">
+        <is>
+          <t>Norwood</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr" s="4">
+        <is>
+          <t>Nagma Engineering (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F35" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="G35" s="2">
+        <v>604298969.28</v>
+      </c>
+      <c r="H35" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr" s="0">
+        <is>
+          <t>DC</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr" s="0">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr" s="0">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr" s="0">
+        <is>
+          <t>2027-09-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/GPL/01</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr" s="4">
+        <is>
+          <t>Construction of Slope failure mitigation measures along Peradeniya-Badulla-Chenkaladi Road (A005) at Ch 0+030 km</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr" s="0">
+        <is>
+          <t>Gampola</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr" s="4">
+        <is>
+          <t>Weebadda Construction</t>
+        </is>
+      </c>
+      <c r="F36" s="3">
+        <v>0</v>
+      </c>
+      <c r="G36" s="2">
+        <v>22481370</v>
+      </c>
+      <c r="H36" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr" s="0">
+        <is>
+          <t>PD(CP)</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/GPL/14</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr" s="4">
+        <is>
+          <t>Construction of Slope failure mitigation measures along Atabage-Ulapane Road (B 490) at Ch 4+000 km</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr" s="0">
+        <is>
+          <t>Gampola</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr" s="4">
+        <is>
+          <t>Bandaranayake Builders and Construction</t>
+        </is>
+      </c>
+      <c r="F37" s="3">
+        <v>0</v>
+      </c>
+      <c r="G37" s="2">
+        <v>24796315.46</v>
+      </c>
+      <c r="H37" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr" s="0">
+        <is>
+          <t>PD(CP)</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/GPL/29</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr" s="4">
+        <is>
+          <t>Construction of Slope failure mitigation measures along Peradeniya-Badulla-Chenkaladi Road (A005) at Ch 21+550 km</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr" s="0">
+        <is>
+          <t>Gampola</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr" s="4">
+        <is>
+          <t>Weebadda Construction</t>
+        </is>
+      </c>
+      <c r="F38" s="3">
+        <v>0</v>
+      </c>
+      <c r="G38" s="2">
+        <v>28806688.5</v>
+      </c>
+      <c r="H38" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr" s="0">
+        <is>
+          <t>PD(CP)</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/KUN/18,19&amp;20</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr" s="4">
+        <is>
+          <t>Construction of Slope failure mitigation measures along Kandy – Mahiyangana – Padiyatalawa  Road (A026) at Culvert No 47/5 Culvert No47/10, Culvert No 50/6-51+200 km and Culvert No 52/3-Culvert No 52/5</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr" s="0">
+        <is>
+          <t>Kandy</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr" s="0">
         <is>
           <t>Kundasale</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr" s="4">
-[...4 lines deleted...]
-      <c r="F7" s="3">
+      <c r="E39" t="inlineStr" s="4">
+        <is>
+          <t>J. Kodithuwakkuarachchi &amp; Sons (Pvt) Ltd</t>
+        </is>
+      </c>
+      <c r="F39" s="3">
         <v>0</v>
       </c>
-      <c r="G7" s="2">
-[...911 lines deleted...]
-          <t>2026-11-11</t>
+      <c r="G39" s="2">
+        <v>19636680</v>
+      </c>
+      <c r="H39" t="inlineStr" s="0">
+        <is>
+          <t>Awarded</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr" s="0">
+        <is>
+          <t>PD(CP)</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr" s="0">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr" s="0">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>