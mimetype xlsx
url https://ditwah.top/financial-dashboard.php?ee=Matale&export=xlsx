--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -65,68 +65,68 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
-    <col min="1" max="1" width="27.3" customWidth="1"/>
+    <col min="1" max="1" width="48" customWidth="1"/>
     <col min="2" max="2" width="19.3" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="29.6" customWidth="1"/>
     <col min="7" max="7" width="21.5" customWidth="1"/>
     <col min="8" max="8" width="21.5" customWidth="1"/>
     <col min="9" max="9" width="21.5" customWidth="1"/>
     <col min="10" max="10" width="26.2" customWidth="1"/>
     <col min="11" max="11" width="28.5" customWidth="1"/>
     <col min="12" max="12" width="27.3" customWidth="1"/>
     <col min="13" max="13" width="28.5" customWidth="1"/>
     <col min="14" max="14" width="27.3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr" s="1">
+      <c r="A1" t="inlineStr" s="7">
         <is>
           <t>Contract No</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t>Contract Amount</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t>Advance Paid (excl.)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t>Advance Paid (incl.)</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t>Advance Pend (excl.)</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
@@ -154,165 +154,1775 @@
           <t>IPCs Pend (incl. VAT)</t>
         </is>
       </c>
       <c r="K1" t="inlineStr" s="1">
         <is>
           <t>Financial Progress (Mn)</t>
         </is>
       </c>
       <c r="L1" t="inlineStr" s="1">
         <is>
           <t>Financial Progress (%)</t>
         </is>
       </c>
       <c r="M1" t="inlineStr" s="1">
         <is>
           <t>Fin. Prog. w/ Out. (Mn)</t>
         </is>
       </c>
       <c r="N1" t="inlineStr" s="1">
         <is>
           <t>Fin. Prog. w/ Out. (%)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr" s="0">
+      <c r="A2" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KAD/11</t>
+        </is>
+      </c>
+      <c r="B2" s="2">
+        <v>193404194.96</v>
+      </c>
+      <c r="C2" s="2">
+        <v>33346525.54</v>
+      </c>
+      <c r="D2" s="2">
+        <v>39348900.14</v>
+      </c>
+      <c r="E2" s="2">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2">
+        <v>2776135.64</v>
+      </c>
+      <c r="H2" s="2">
+        <v>3275840.06</v>
+      </c>
+      <c r="I2" s="2">
+        <v>3848290.21</v>
+      </c>
+      <c r="J2" s="2">
+        <v>692692.24</v>
+      </c>
+      <c r="K2" s="2">
+        <v>42.6247402</v>
+      </c>
+      <c r="L2" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="M2" s="2">
+        <v>43.31743244</v>
+      </c>
+      <c r="N2" s="3">
+        <v>0.224</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KAN/14</t>
+        </is>
+      </c>
+      <c r="B3" s="2">
+        <v>74836014.77</v>
+      </c>
+      <c r="C3" s="2">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>0</v>
+      </c>
+      <c r="H3" s="2">
+        <v>0</v>
+      </c>
+      <c r="I3" s="2">
+        <v>0</v>
+      </c>
+      <c r="J3" s="2">
+        <v>0</v>
+      </c>
+      <c r="K3" s="2">
+        <v>0</v>
+      </c>
+      <c r="L3" s="3">
+        <v>0</v>
+      </c>
+      <c r="M3" s="2">
+        <v>0</v>
+      </c>
+      <c r="N3" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KDY/15</t>
+        </is>
+      </c>
+      <c r="B4" s="2">
+        <v>79071437.68</v>
+      </c>
+      <c r="C4" s="2">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2">
+        <v>0</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2">
+        <v>0</v>
+      </c>
+      <c r="J4" s="2">
+        <v>0</v>
+      </c>
+      <c r="K4" s="2">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3">
+        <v>0</v>
+      </c>
+      <c r="M4" s="2">
+        <v>0</v>
+      </c>
+      <c r="N4" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KDY/19</t>
+        </is>
+      </c>
+      <c r="B5" s="2">
+        <v>67935586.77</v>
+      </c>
+      <c r="C5" s="2">
+        <v>0</v>
+      </c>
+      <c r="D5" s="2">
+        <v>0</v>
+      </c>
+      <c r="E5" s="2">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="2">
+        <v>0</v>
+      </c>
+      <c r="J5" s="2">
+        <v>0</v>
+      </c>
+      <c r="K5" s="2">
+        <v>0</v>
+      </c>
+      <c r="L5" s="3">
+        <v>0</v>
+      </c>
+      <c r="M5" s="2">
+        <v>0</v>
+      </c>
+      <c r="N5" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/20</t>
+        </is>
+      </c>
+      <c r="B6" s="2">
+        <v>31558227.98</v>
+      </c>
+      <c r="C6" s="2">
+        <v>0</v>
+      </c>
+      <c r="D6" s="2">
+        <v>0</v>
+      </c>
+      <c r="E6" s="2">
+        <v>0</v>
+      </c>
+      <c r="F6" s="2">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2">
+        <v>0</v>
+      </c>
+      <c r="J6" s="2">
+        <v>0</v>
+      </c>
+      <c r="K6" s="2">
+        <v>0</v>
+      </c>
+      <c r="L6" s="3">
+        <v>0</v>
+      </c>
+      <c r="M6" s="2">
+        <v>0</v>
+      </c>
+      <c r="N6" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/21</t>
+        </is>
+      </c>
+      <c r="B7" s="2">
+        <v>257721453.96</v>
+      </c>
+      <c r="C7" s="2">
+        <v>46231491.42</v>
+      </c>
+      <c r="D7" s="2">
+        <v>54553159.88</v>
+      </c>
+      <c r="E7" s="2">
+        <v>0</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
+        <v>0</v>
+      </c>
+      <c r="J7" s="2">
+        <v>0</v>
+      </c>
+      <c r="K7" s="2">
+        <v>54.55315988</v>
+      </c>
+      <c r="L7" s="3">
+        <v>0.212</v>
+      </c>
+      <c r="M7" s="2">
+        <v>54.55315988</v>
+      </c>
+      <c r="N7" s="3">
+        <v>0.212</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/22</t>
+        </is>
+      </c>
+      <c r="B8" s="2">
+        <v>224968435.78</v>
+      </c>
+      <c r="C8" s="2">
+        <v>40192882.63</v>
+      </c>
+      <c r="D8" s="2">
+        <v>47427601.5</v>
+      </c>
+      <c r="E8" s="2">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2">
+        <v>34738972.19</v>
+      </c>
+      <c r="J8" s="2">
+        <v>40991987.18</v>
+      </c>
+      <c r="K8" s="2">
+        <v>47.4276015</v>
+      </c>
+      <c r="L8" s="3">
+        <v>0.211</v>
+      </c>
+      <c r="M8" s="2">
+        <v>88.41958868</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0.393</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/24R</t>
+        </is>
+      </c>
+      <c r="B9" s="2">
+        <v>79507501.11</v>
+      </c>
+      <c r="C9" s="2">
+        <v>0</v>
+      </c>
+      <c r="D9" s="2">
+        <v>0</v>
+      </c>
+      <c r="E9" s="2">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
+        <v>0</v>
+      </c>
+      <c r="J9" s="2">
+        <v>0</v>
+      </c>
+      <c r="K9" s="2">
+        <v>0</v>
+      </c>
+      <c r="L9" s="3">
+        <v>0</v>
+      </c>
+      <c r="M9" s="2">
+        <v>0</v>
+      </c>
+      <c r="N9" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/25</t>
+        </is>
+      </c>
+      <c r="B10" s="2">
+        <v>157909825.01</v>
+      </c>
+      <c r="C10" s="2">
+        <v>28346587.8</v>
+      </c>
+      <c r="D10" s="2">
+        <v>33448973.6</v>
+      </c>
+      <c r="E10" s="2">
+        <v>0</v>
+      </c>
+      <c r="F10" s="2">
+        <v>0</v>
+      </c>
+      <c r="G10" s="2">
+        <v>7822693.26</v>
+      </c>
+      <c r="H10" s="2">
+        <v>9230778.05</v>
+      </c>
+      <c r="I10" s="2">
+        <v>0</v>
+      </c>
+      <c r="J10" s="2">
+        <v>0</v>
+      </c>
+      <c r="K10" s="2">
+        <v>42.67975165</v>
+      </c>
+      <c r="L10" s="3">
+        <v>0.27</v>
+      </c>
+      <c r="M10" s="2">
+        <v>42.67975165</v>
+      </c>
+      <c r="N10" s="3">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/27</t>
+        </is>
+      </c>
+      <c r="B11" s="2">
+        <v>113434139.4</v>
+      </c>
+      <c r="C11" s="2">
+        <v>20128022.37</v>
+      </c>
+      <c r="D11" s="2">
+        <v>23751066.4</v>
+      </c>
+      <c r="E11" s="2">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2">
+        <v>0</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="2">
+        <v>0</v>
+      </c>
+      <c r="J11" s="2">
+        <v>0</v>
+      </c>
+      <c r="K11" s="2">
+        <v>23.7510664</v>
+      </c>
+      <c r="L11" s="3">
+        <v>0.209</v>
+      </c>
+      <c r="M11" s="2">
+        <v>23.7510664</v>
+      </c>
+      <c r="N11" s="3">
+        <v>0.209</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/KDY/KUN/29</t>
+        </is>
+      </c>
+      <c r="B12" s="2">
+        <v>91559621.04</v>
+      </c>
+      <c r="C12" s="2">
+        <v>16157282.84</v>
+      </c>
+      <c r="D12" s="2">
+        <v>19065593.75</v>
+      </c>
+      <c r="E12" s="2">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2">
+        <v>0</v>
+      </c>
+      <c r="G12" s="2">
+        <v>5944519.21</v>
+      </c>
+      <c r="H12" s="2">
+        <v>7014532.67</v>
+      </c>
+      <c r="I12" s="2">
+        <v>0</v>
+      </c>
+      <c r="J12" s="2">
+        <v>0</v>
+      </c>
+      <c r="K12" s="2">
+        <v>26.08012642</v>
+      </c>
+      <c r="L12" s="3">
+        <v>0.285</v>
+      </c>
+      <c r="M12" s="2">
+        <v>26.08012642</v>
+      </c>
+      <c r="N12" s="3">
+        <v>0.285</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/31R</t>
+        </is>
+      </c>
+      <c r="B13" s="2">
+        <v>63704849.78</v>
+      </c>
+      <c r="C13" s="2">
+        <v>0</v>
+      </c>
+      <c r="D13" s="2">
+        <v>0</v>
+      </c>
+      <c r="E13" s="2">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2">
+        <v>0</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="2">
+        <v>0</v>
+      </c>
+      <c r="J13" s="2">
+        <v>0</v>
+      </c>
+      <c r="K13" s="2">
+        <v>0</v>
+      </c>
+      <c r="L13" s="3">
+        <v>0</v>
+      </c>
+      <c r="M13" s="2">
+        <v>0</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/MTL/MTL/32</t>
         </is>
       </c>
-      <c r="B2" s="2">
+      <c r="B14" s="2">
         <v>292279354.08</v>
       </c>
-      <c r="C2" s="2">
-[...37 lines deleted...]
-      <c r="A3" t="inlineStr" s="0">
+      <c r="C14" s="2">
+        <v>52461047.84</v>
+      </c>
+      <c r="D14" s="2">
+        <v>61904036.46</v>
+      </c>
+      <c r="E14" s="2">
+        <v>0</v>
+      </c>
+      <c r="F14" s="2">
+        <v>0</v>
+      </c>
+      <c r="G14" s="2">
+        <v>4444918.28</v>
+      </c>
+      <c r="H14" s="2">
+        <v>5245003.57</v>
+      </c>
+      <c r="I14" s="2">
+        <v>4317402.29</v>
+      </c>
+      <c r="J14" s="2">
+        <v>5094534.7</v>
+      </c>
+      <c r="K14" s="2">
+        <v>67.14904003</v>
+      </c>
+      <c r="L14" s="3">
+        <v>0.23</v>
+      </c>
+      <c r="M14" s="2">
+        <v>72.24357473</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0.247</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/MTL/MTL/33</t>
         </is>
       </c>
-      <c r="B3" s="2">
+      <c r="B15" s="2">
         <v>165006430.79</v>
       </c>
-      <c r="C3" s="2">
-[...37 lines deleted...]
-      <c r="A4" t="inlineStr" s="0">
+      <c r="C15" s="2">
+        <v>29068239.71</v>
+      </c>
+      <c r="D15" s="2">
+        <v>34300522.86</v>
+      </c>
+      <c r="E15" s="2">
+        <v>0</v>
+      </c>
+      <c r="F15" s="2">
+        <v>0</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="2">
+        <v>0</v>
+      </c>
+      <c r="J15" s="2">
+        <v>0</v>
+      </c>
+      <c r="K15" s="2">
+        <v>34.30052286</v>
+      </c>
+      <c r="L15" s="3">
+        <v>0.208</v>
+      </c>
+      <c r="M15" s="2">
+        <v>34.30052286</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0.208</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr" s="4">
         <is>
           <t>RDA/DRP/CEN/MTL/MTL/35</t>
         </is>
       </c>
-      <c r="B4" s="2">
+      <c r="B16" s="2">
         <v>266607902.15</v>
       </c>
-      <c r="C4" s="2">
-[...5 lines deleted...]
-      <c r="E4" s="2">
+      <c r="C16" s="2">
         <v>46351528.36</v>
       </c>
-      <c r="F4" s="2">
+      <c r="D16" s="2">
         <v>54694803.46</v>
       </c>
-      <c r="G4" s="2">
-[...17 lines deleted...]
-      <c r="M4" s="2">
+      <c r="E16" s="2">
+        <v>0</v>
+      </c>
+      <c r="F16" s="2">
+        <v>0</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2">
+        <v>0</v>
+      </c>
+      <c r="J16" s="2">
+        <v>0</v>
+      </c>
+      <c r="K16" s="2">
         <v>54.69480346</v>
       </c>
-      <c r="N4" s="3">
-        <v>0.174</v>
+      <c r="L16" s="3">
+        <v>0.205</v>
+      </c>
+      <c r="M16" s="2">
+        <v>54.69480346</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0.205</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/38</t>
+        </is>
+      </c>
+      <c r="B17" s="2">
+        <v>281166339.8</v>
+      </c>
+      <c r="C17" s="2">
+        <v>0</v>
+      </c>
+      <c r="D17" s="2">
+        <v>0</v>
+      </c>
+      <c r="E17" s="2">
+        <v>49863459.1</v>
+      </c>
+      <c r="F17" s="2">
+        <v>58838881.72</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="2">
+        <v>0</v>
+      </c>
+      <c r="J17" s="2">
+        <v>0</v>
+      </c>
+      <c r="K17" s="2">
+        <v>0</v>
+      </c>
+      <c r="L17" s="3">
+        <v>0</v>
+      </c>
+      <c r="M17" s="2">
+        <v>58.83888172</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0.209</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/MTL/41</t>
+        </is>
+      </c>
+      <c r="B18" s="2">
+        <v>276683432.37</v>
+      </c>
+      <c r="C18" s="2">
+        <v>0</v>
+      </c>
+      <c r="D18" s="2">
+        <v>0</v>
+      </c>
+      <c r="E18" s="2">
+        <v>0</v>
+      </c>
+      <c r="F18" s="2">
+        <v>0</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="2">
+        <v>0</v>
+      </c>
+      <c r="J18" s="2">
+        <v>0</v>
+      </c>
+      <c r="K18" s="2">
+        <v>0</v>
+      </c>
+      <c r="L18" s="3">
+        <v>0</v>
+      </c>
+      <c r="M18" s="2">
+        <v>0</v>
+      </c>
+      <c r="N18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/NAL/48R</t>
+        </is>
+      </c>
+      <c r="B19" s="2">
+        <v>50471466.08</v>
+      </c>
+      <c r="C19" s="2">
+        <v>0</v>
+      </c>
+      <c r="D19" s="2">
+        <v>0</v>
+      </c>
+      <c r="E19" s="2">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2">
+        <v>0</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="2">
+        <v>0</v>
+      </c>
+      <c r="J19" s="2">
+        <v>0</v>
+      </c>
+      <c r="K19" s="2">
+        <v>0</v>
+      </c>
+      <c r="L19" s="3">
+        <v>0</v>
+      </c>
+      <c r="M19" s="2">
+        <v>0</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/NAL/49</t>
+        </is>
+      </c>
+      <c r="B20" s="2">
+        <v>44706119.13</v>
+      </c>
+      <c r="C20" s="2">
+        <v>7270523.42</v>
+      </c>
+      <c r="D20" s="2">
+        <v>8579217.63</v>
+      </c>
+      <c r="E20" s="2">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2">
+        <v>0</v>
+      </c>
+      <c r="G20" s="2">
+        <v>5063036.56</v>
+      </c>
+      <c r="H20" s="2">
+        <v>5974383.14</v>
+      </c>
+      <c r="I20" s="2">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2">
+        <v>0</v>
+      </c>
+      <c r="K20" s="2">
+        <v>14.55360077</v>
+      </c>
+      <c r="L20" s="3">
+        <v>0.326</v>
+      </c>
+      <c r="M20" s="2">
+        <v>14.55360077</v>
+      </c>
+      <c r="N20" s="3">
+        <v>0.326</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/MTL/NAL/51</t>
+        </is>
+      </c>
+      <c r="B21" s="2">
+        <v>17458592.78</v>
+      </c>
+      <c r="C21" s="2">
+        <v>2700844.13</v>
+      </c>
+      <c r="D21" s="2">
+        <v>3186956.07</v>
+      </c>
+      <c r="E21" s="2">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2">
+        <v>2081765.36</v>
+      </c>
+      <c r="H21" s="2">
+        <v>2456483.12</v>
+      </c>
+      <c r="I21" s="2">
+        <v>0</v>
+      </c>
+      <c r="J21" s="2">
+        <v>0</v>
+      </c>
+      <c r="K21" s="2">
+        <v>5.64343919</v>
+      </c>
+      <c r="L21" s="3">
+        <v>0.323</v>
+      </c>
+      <c r="M21" s="2">
+        <v>5.64343919</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0.323</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/HAN/57</t>
+        </is>
+      </c>
+      <c r="B22" s="2">
+        <v>47755538.96</v>
+      </c>
+      <c r="C22" s="2">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="2">
+        <v>0</v>
+      </c>
+      <c r="J22" s="2">
+        <v>0</v>
+      </c>
+      <c r="K22" s="2">
+        <v>0</v>
+      </c>
+      <c r="L22" s="3">
+        <v>0</v>
+      </c>
+      <c r="M22" s="2">
+        <v>0</v>
+      </c>
+      <c r="N22" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/60R</t>
+        </is>
+      </c>
+      <c r="B23" s="2">
+        <v>336313078.73</v>
+      </c>
+      <c r="C23" s="2">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="2">
+        <v>0</v>
+      </c>
+      <c r="J23" s="2">
+        <v>0</v>
+      </c>
+      <c r="K23" s="2">
+        <v>0</v>
+      </c>
+      <c r="L23" s="3">
+        <v>0</v>
+      </c>
+      <c r="M23" s="2">
+        <v>0</v>
+      </c>
+      <c r="N23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/66</t>
+        </is>
+      </c>
+      <c r="B24" s="2">
+        <v>161841095.7</v>
+      </c>
+      <c r="C24" s="2">
+        <v>28951653.76</v>
+      </c>
+      <c r="D24" s="2">
+        <v>34162951.44</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2">
+        <v>14629744.09</v>
+      </c>
+      <c r="H24" s="2">
+        <v>17263098.02</v>
+      </c>
+      <c r="I24" s="2">
+        <v>0</v>
+      </c>
+      <c r="J24" s="2">
+        <v>0</v>
+      </c>
+      <c r="K24" s="2">
+        <v>51.42604946</v>
+      </c>
+      <c r="L24" s="3">
+        <v>0.318</v>
+      </c>
+      <c r="M24" s="2">
+        <v>51.42604946</v>
+      </c>
+      <c r="N24" s="3">
+        <v>0.318</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/67</t>
+        </is>
+      </c>
+      <c r="B25" s="2">
+        <v>239417811.34</v>
+      </c>
+      <c r="C25" s="2">
+        <v>43196511.18</v>
+      </c>
+      <c r="D25" s="2">
+        <v>50971883.16</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2">
+        <v>23041263.85</v>
+      </c>
+      <c r="H25" s="2">
+        <v>27188691.84</v>
+      </c>
+      <c r="I25" s="2">
+        <v>12851984.19</v>
+      </c>
+      <c r="J25" s="2">
+        <v>15165341.34</v>
+      </c>
+      <c r="K25" s="2">
+        <v>78.160575</v>
+      </c>
+      <c r="L25" s="3">
+        <v>0.326</v>
+      </c>
+      <c r="M25" s="2">
+        <v>93.32591634</v>
+      </c>
+      <c r="N25" s="3">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/68</t>
+        </is>
+      </c>
+      <c r="B26" s="2">
+        <v>213999600.01</v>
+      </c>
+      <c r="C26" s="2">
+        <v>38371088.02</v>
+      </c>
+      <c r="D26" s="2">
+        <v>45277883.86</v>
+      </c>
+      <c r="E26" s="2">
+        <v>0</v>
+      </c>
+      <c r="F26" s="2">
+        <v>0</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="2">
+        <v>6376287.74</v>
+      </c>
+      <c r="J26" s="2">
+        <v>7524019.18</v>
+      </c>
+      <c r="K26" s="2">
+        <v>45.27788386</v>
+      </c>
+      <c r="L26" s="3">
+        <v>0.212</v>
+      </c>
+      <c r="M26" s="2">
+        <v>52.80190304</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0.247</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/69</t>
+        </is>
+      </c>
+      <c r="B27" s="2">
+        <v>266045892.19</v>
+      </c>
+      <c r="C27" s="2">
+        <v>47095300</v>
+      </c>
+      <c r="D27" s="2">
+        <v>55572454</v>
+      </c>
+      <c r="E27" s="2">
+        <v>0</v>
+      </c>
+      <c r="F27" s="2">
+        <v>0</v>
+      </c>
+      <c r="G27" s="2">
+        <v>29846649.63</v>
+      </c>
+      <c r="H27" s="2">
+        <v>35219046.57</v>
+      </c>
+      <c r="I27" s="2">
+        <v>3965848.32</v>
+      </c>
+      <c r="J27" s="2">
+        <v>4679701.02</v>
+      </c>
+      <c r="K27" s="2">
+        <v>90.79150057</v>
+      </c>
+      <c r="L27" s="3">
+        <v>0.341</v>
+      </c>
+      <c r="M27" s="2">
+        <v>95.47120159</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0.359</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUE/86</t>
+        </is>
+      </c>
+      <c r="B28" s="2">
+        <v>33765626.86</v>
+      </c>
+      <c r="C28" s="2">
+        <v>0</v>
+      </c>
+      <c r="D28" s="2">
+        <v>0</v>
+      </c>
+      <c r="E28" s="2">
+        <v>0</v>
+      </c>
+      <c r="F28" s="2">
+        <v>0</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="2">
+        <v>0</v>
+      </c>
+      <c r="J28" s="2">
+        <v>0</v>
+      </c>
+      <c r="K28" s="2">
+        <v>0</v>
+      </c>
+      <c r="L28" s="3">
+        <v>0</v>
+      </c>
+      <c r="M28" s="2">
+        <v>0</v>
+      </c>
+      <c r="N28" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUR/97</t>
+        </is>
+      </c>
+      <c r="B29" s="2">
+        <v>93758217.76</v>
+      </c>
+      <c r="C29" s="2">
+        <v>14149694.34</v>
+      </c>
+      <c r="D29" s="2">
+        <v>16696639.33</v>
+      </c>
+      <c r="E29" s="2">
+        <v>0</v>
+      </c>
+      <c r="F29" s="2">
+        <v>0</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="2">
+        <v>0</v>
+      </c>
+      <c r="J29" s="2">
+        <v>0</v>
+      </c>
+      <c r="K29" s="2">
+        <v>16.69663933</v>
+      </c>
+      <c r="L29" s="3">
+        <v>0.178</v>
+      </c>
+      <c r="M29" s="2">
+        <v>16.69663933</v>
+      </c>
+      <c r="N29" s="3">
+        <v>0.178</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUR/98</t>
+        </is>
+      </c>
+      <c r="B30" s="2">
+        <v>188617394.68</v>
+      </c>
+      <c r="C30" s="2">
+        <v>0</v>
+      </c>
+      <c r="D30" s="2">
+        <v>0</v>
+      </c>
+      <c r="E30" s="2">
+        <v>0</v>
+      </c>
+      <c r="F30" s="2">
+        <v>0</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="2">
+        <v>0</v>
+      </c>
+      <c r="J30" s="2">
+        <v>0</v>
+      </c>
+      <c r="K30" s="2">
+        <v>0</v>
+      </c>
+      <c r="L30" s="3">
+        <v>0</v>
+      </c>
+      <c r="M30" s="2">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DRP/CEN/NUE/NUR/101</t>
+        </is>
+      </c>
+      <c r="B31" s="2">
+        <v>86746198.17</v>
+      </c>
+      <c r="C31" s="2">
+        <v>0</v>
+      </c>
+      <c r="D31" s="2">
+        <v>0</v>
+      </c>
+      <c r="E31" s="2">
+        <v>0</v>
+      </c>
+      <c r="F31" s="2">
+        <v>0</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="2">
+        <v>0</v>
+      </c>
+      <c r="J31" s="2">
+        <v>0</v>
+      </c>
+      <c r="K31" s="2">
+        <v>0</v>
+      </c>
+      <c r="L31" s="3">
+        <v>0</v>
+      </c>
+      <c r="M31" s="2">
+        <v>0</v>
+      </c>
+      <c r="N31" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/CP/NE/NRW/02</t>
+        </is>
+      </c>
+      <c r="B32" s="2">
+        <v>374859845.1</v>
+      </c>
+      <c r="C32" s="2">
+        <v>0</v>
+      </c>
+      <c r="D32" s="2">
+        <v>0</v>
+      </c>
+      <c r="E32" s="2">
+        <v>0</v>
+      </c>
+      <c r="F32" s="2">
+        <v>0</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="2">
+        <v>0</v>
+      </c>
+      <c r="J32" s="2">
+        <v>0</v>
+      </c>
+      <c r="K32" s="2">
+        <v>0</v>
+      </c>
+      <c r="L32" s="3">
+        <v>0</v>
+      </c>
+      <c r="M32" s="2">
+        <v>0</v>
+      </c>
+      <c r="N32" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/CP/NE/NE/04</t>
+        </is>
+      </c>
+      <c r="B33" s="2">
+        <v>47725380</v>
+      </c>
+      <c r="C33" s="2">
+        <v>0</v>
+      </c>
+      <c r="D33" s="2">
+        <v>0</v>
+      </c>
+      <c r="E33" s="2">
+        <v>0</v>
+      </c>
+      <c r="F33" s="2">
+        <v>0</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="2">
+        <v>0</v>
+      </c>
+      <c r="J33" s="2">
+        <v>0</v>
+      </c>
+      <c r="K33" s="2">
+        <v>0</v>
+      </c>
+      <c r="L33" s="3">
+        <v>0</v>
+      </c>
+      <c r="M33" s="2">
+        <v>0</v>
+      </c>
+      <c r="N33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/CP/KDY/GAMPOLA-09</t>
+        </is>
+      </c>
+      <c r="B34" s="2">
+        <v>386699553.58</v>
+      </c>
+      <c r="C34" s="2">
+        <v>0</v>
+      </c>
+      <c r="D34" s="2">
+        <v>0</v>
+      </c>
+      <c r="E34" s="2">
+        <v>0</v>
+      </c>
+      <c r="F34" s="2">
+        <v>0</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="2">
+        <v>0</v>
+      </c>
+      <c r="J34" s="2">
+        <v>0</v>
+      </c>
+      <c r="K34" s="2">
+        <v>0</v>
+      </c>
+      <c r="L34" s="3">
+        <v>0</v>
+      </c>
+      <c r="M34" s="2">
+        <v>0</v>
+      </c>
+      <c r="N34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/CP/NE/NRW/03</t>
+        </is>
+      </c>
+      <c r="B35" s="2">
+        <v>604298969.28</v>
+      </c>
+      <c r="C35" s="2">
+        <v>0</v>
+      </c>
+      <c r="D35" s="2">
+        <v>0</v>
+      </c>
+      <c r="E35" s="2">
+        <v>0</v>
+      </c>
+      <c r="F35" s="2">
+        <v>0</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="2">
+        <v>0</v>
+      </c>
+      <c r="J35" s="2">
+        <v>0</v>
+      </c>
+      <c r="K35" s="2">
+        <v>0</v>
+      </c>
+      <c r="L35" s="3">
+        <v>0</v>
+      </c>
+      <c r="M35" s="2">
+        <v>0</v>
+      </c>
+      <c r="N35" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/GPL/01</t>
+        </is>
+      </c>
+      <c r="B36" s="2">
+        <v>22481370</v>
+      </c>
+      <c r="C36" s="2">
+        <v>0</v>
+      </c>
+      <c r="D36" s="2">
+        <v>0</v>
+      </c>
+      <c r="E36" s="2">
+        <v>0</v>
+      </c>
+      <c r="F36" s="2">
+        <v>0</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="2">
+        <v>0</v>
+      </c>
+      <c r="J36" s="2">
+        <v>0</v>
+      </c>
+      <c r="K36" s="2">
+        <v>0</v>
+      </c>
+      <c r="L36" s="3">
+        <v>0</v>
+      </c>
+      <c r="M36" s="2">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/GPL/14</t>
+        </is>
+      </c>
+      <c r="B37" s="2">
+        <v>24796315.46</v>
+      </c>
+      <c r="C37" s="2">
+        <v>0</v>
+      </c>
+      <c r="D37" s="2">
+        <v>0</v>
+      </c>
+      <c r="E37" s="2">
+        <v>0</v>
+      </c>
+      <c r="F37" s="2">
+        <v>0</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="2">
+        <v>0</v>
+      </c>
+      <c r="J37" s="2">
+        <v>0</v>
+      </c>
+      <c r="K37" s="2">
+        <v>0</v>
+      </c>
+      <c r="L37" s="3">
+        <v>0</v>
+      </c>
+      <c r="M37" s="2">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/GPL/29</t>
+        </is>
+      </c>
+      <c r="B38" s="2">
+        <v>28806688.5</v>
+      </c>
+      <c r="C38" s="2">
+        <v>0</v>
+      </c>
+      <c r="D38" s="2">
+        <v>0</v>
+      </c>
+      <c r="E38" s="2">
+        <v>0</v>
+      </c>
+      <c r="F38" s="2">
+        <v>0</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="2">
+        <v>0</v>
+      </c>
+      <c r="J38" s="2">
+        <v>0</v>
+      </c>
+      <c r="K38" s="2">
+        <v>0</v>
+      </c>
+      <c r="L38" s="3">
+        <v>0</v>
+      </c>
+      <c r="M38" s="2">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr" s="4">
+        <is>
+          <t>RDA/DC/DRP/SLOPE/PD(CP)/KDY/KUN/18,19&amp;20</t>
+        </is>
+      </c>
+      <c r="B39" s="2">
+        <v>19636680</v>
+      </c>
+      <c r="C39" s="2">
+        <v>0</v>
+      </c>
+      <c r="D39" s="2">
+        <v>0</v>
+      </c>
+      <c r="E39" s="2">
+        <v>0</v>
+      </c>
+      <c r="F39" s="2">
+        <v>0</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="2">
+        <v>0</v>
+      </c>
+      <c r="J39" s="2">
+        <v>0</v>
+      </c>
+      <c r="K39" s="2">
+        <v>0</v>
+      </c>
+      <c r="L39" s="3">
+        <v>0</v>
+      </c>
+      <c r="M39" s="2">
+        <v>0</v>
+      </c>
+      <c r="N39" s="3">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>