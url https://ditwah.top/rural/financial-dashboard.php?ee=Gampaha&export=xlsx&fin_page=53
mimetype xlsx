--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -144,51 +144,51 @@
     <col min="4" max="4" width="18.1" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
     <col min="8" max="8" width="8" customWidth="1"/>
     <col min="9" max="9" width="8" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="8" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
     <col min="15" max="15" width="8" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="26" customHeight="1">
       <c r="A1" t="inlineStr" s="13">
         <is>
           <t>Financial Summary</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="14">
         <is>
-          <t>Date: 2026-11-05</t>
+          <t>Date: 2026-11-06</t>
         </is>
       </c>
     </row>
     <row r="3" ht="60" customHeight="1">
       <c r="A3" t="inlineStr" s="8">
         <is>
           <t>Contract No</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="8">
         <is>
           <t>Contract Name</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="8">
         <is>
           <t>Contractor</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="8">
         <is>
           <t>Contract Amount</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="8">